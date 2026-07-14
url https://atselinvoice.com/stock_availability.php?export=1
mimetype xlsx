--- v0 (2026-05-29)
+++ v1 (2026-07-14)
@@ -9,2288 +9,2058 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="232" uniqueCount="232">
   <si>
     <t>Style Number</t>
   </si>
   <si>
-    <t>S</t>
-[...32 lines deleted...]
-    <t>Total</t>
+    <t>Cat1</t>
+  </si>
+  <si>
+    <t>Cat2</t>
+  </si>
+  <si>
+    <t>Cat3</t>
+  </si>
+  <si>
+    <t>Cat4</t>
+  </si>
+  <si>
+    <t>Cat5</t>
+  </si>
+  <si>
+    <t>Cat6</t>
+  </si>
+  <si>
+    <t>Cat7</t>
+  </si>
+  <si>
+    <t>Total Qty</t>
   </si>
   <si>
     <t>AF-10</t>
   </si>
   <si>
+    <t>M
+240</t>
+  </si>
+  <si>
+    <t>L
+272</t>
+  </si>
+  <si>
+    <t>XL
+274</t>
+  </si>
+  <si>
+    <t>2XL
+225</t>
+  </si>
+  <si>
     <t>AL-17</t>
   </si>
   <si>
+    <t>S
+81</t>
+  </si>
+  <si>
+    <t>M
+102</t>
+  </si>
+  <si>
+    <t>L
+127</t>
+  </si>
+  <si>
+    <t>XL
+75</t>
+  </si>
+  <si>
+    <t>2XL
+93</t>
+  </si>
+  <si>
     <t>AL-18</t>
   </si>
   <si>
+    <t>M
+46</t>
+  </si>
+  <si>
+    <t>L
+74</t>
+  </si>
+  <si>
+    <t>XL
+34</t>
+  </si>
+  <si>
+    <t>2XL
+25</t>
+  </si>
+  <si>
     <t>AL-19</t>
   </si>
   <si>
+    <t>M
+36</t>
+  </si>
+  <si>
+    <t>L
+43</t>
+  </si>
+  <si>
+    <t>XL
+52</t>
+  </si>
+  <si>
+    <t>2XL
+56</t>
+  </si>
+  <si>
     <t>AL-30</t>
   </si>
   <si>
+    <t>M
+30</t>
+  </si>
+  <si>
+    <t>L
+34</t>
+  </si>
+  <si>
+    <t>XL
+40</t>
+  </si>
+  <si>
+    <t>2XL
+14</t>
+  </si>
+  <si>
     <t>AL-42</t>
   </si>
   <si>
+    <t>S
+41</t>
+  </si>
+  <si>
+    <t>M
+27</t>
+  </si>
+  <si>
+    <t>XL
+77</t>
+  </si>
+  <si>
+    <t>2XL
+55</t>
+  </si>
+  <si>
     <t>AL-46</t>
   </si>
   <si>
+    <t>M
+23</t>
+  </si>
+  <si>
+    <t>L
+14</t>
+  </si>
+  <si>
+    <t>XL
+27</t>
+  </si>
+  <si>
+    <t>2XL
+21</t>
+  </si>
+  <si>
+    <t>AL-50</t>
+  </si>
+  <si>
+    <t>M
+29</t>
+  </si>
+  <si>
+    <t>L
+30</t>
+  </si>
+  <si>
+    <t>XL
+30</t>
+  </si>
+  <si>
+    <t>2XL
+27</t>
+  </si>
+  <si>
     <t>AO-50</t>
   </si>
   <si>
+    <t>M
+41</t>
+  </si>
+  <si>
+    <t>L
+15</t>
+  </si>
+  <si>
+    <t>XL
+13</t>
+  </si>
+  <si>
+    <t>2XL
+42</t>
+  </si>
+  <si>
     <t>AO-51</t>
   </si>
   <si>
+    <t>S
+68</t>
+  </si>
+  <si>
+    <t>M
+55</t>
+  </si>
+  <si>
     <t>AP-20</t>
   </si>
   <si>
+    <t>S
+55</t>
+  </si>
+  <si>
+    <t>M
+70</t>
+  </si>
+  <si>
+    <t>L
+57</t>
+  </si>
+  <si>
+    <t>XL
+55</t>
+  </si>
+  <si>
+    <t>2XL
+-2</t>
+  </si>
+  <si>
     <t>AS-16</t>
   </si>
   <si>
+    <t>S
+282</t>
+  </si>
+  <si>
+    <t>M
+349</t>
+  </si>
+  <si>
+    <t>L
+425</t>
+  </si>
+  <si>
+    <t>XL
+357</t>
+  </si>
+  <si>
+    <t>2XL
+110</t>
+  </si>
+  <si>
+    <t>3XL
+0</t>
+  </si>
+  <si>
+    <t>4XL
+0</t>
+  </si>
+  <si>
+    <t>AS-16-E</t>
+  </si>
+  <si>
+    <t>3XL
+114</t>
+  </si>
+  <si>
+    <t>4XL
+111</t>
+  </si>
+  <si>
     <t>AS-40</t>
   </si>
   <si>
+    <t>M
+160</t>
+  </si>
+  <si>
+    <t>L
+191</t>
+  </si>
+  <si>
+    <t>XL
+155</t>
+  </si>
+  <si>
+    <t>2XL
+81</t>
+  </si>
+  <si>
     <t>AS-42</t>
   </si>
   <si>
+    <t>S
+40</t>
+  </si>
+  <si>
+    <t>M
+114</t>
+  </si>
+  <si>
+    <t>L
+76</t>
+  </si>
+  <si>
+    <t>XL
+115</t>
+  </si>
+  <si>
+    <t>2XL
+78</t>
+  </si>
+  <si>
+    <t>3XL
+8</t>
+  </si>
+  <si>
+    <t>4XL
+8</t>
+  </si>
+  <si>
     <t>AS-43</t>
   </si>
   <si>
+    <t>M
+149</t>
+  </si>
+  <si>
+    <t>L
+124</t>
+  </si>
+  <si>
+    <t>XL
+156</t>
+  </si>
+  <si>
+    <t>2XL
+131</t>
+  </si>
+  <si>
     <t>AS-66</t>
   </si>
   <si>
+    <t>L
+39</t>
+  </si>
+  <si>
+    <t>XL
+45</t>
+  </si>
+  <si>
+    <t>2XL
+53</t>
+  </si>
+  <si>
+    <t>AS-70</t>
+  </si>
+  <si>
+    <t>M
+68</t>
+  </si>
+  <si>
+    <t>L
+78</t>
+  </si>
+  <si>
+    <t>XL
+69</t>
+  </si>
+  <si>
+    <t>2XL
+72</t>
+  </si>
+  <si>
     <t>BT-20</t>
   </si>
   <si>
+    <t>2Y
+14</t>
+  </si>
+  <si>
+    <t>3Y
+17</t>
+  </si>
+  <si>
+    <t>4Y
+29</t>
+  </si>
+  <si>
+    <t>5Y
+16</t>
+  </si>
+  <si>
+    <t>6Y
+16</t>
+  </si>
+  <si>
     <t>BY-30</t>
   </si>
   <si>
+    <t>2Y
+-8</t>
+  </si>
+  <si>
+    <t>3Y
+-10</t>
+  </si>
+  <si>
+    <t>4Y
+-9</t>
+  </si>
+  <si>
+    <t>5Y
+-7</t>
+  </si>
+  <si>
+    <t>6Y
+-6</t>
+  </si>
+  <si>
     <t>BY-31</t>
   </si>
   <si>
+    <t>2Y
+88</t>
+  </si>
+  <si>
+    <t>3Y
+92</t>
+  </si>
+  <si>
+    <t>4Y
+122</t>
+  </si>
+  <si>
+    <t>5Y
+93</t>
+  </si>
+  <si>
+    <t>6Y
+79</t>
+  </si>
+  <si>
     <t>BY-32</t>
   </si>
   <si>
+    <t>2Y
+18</t>
+  </si>
+  <si>
+    <t>3Y
+25</t>
+  </si>
+  <si>
+    <t>4Y
+23</t>
+  </si>
+  <si>
+    <t>5Y
+20</t>
+  </si>
+  <si>
+    <t>6Y
+27</t>
+  </si>
+  <si>
     <t>BY-45</t>
   </si>
   <si>
+    <t>28
+55</t>
+  </si>
+  <si>
+    <t>30
+56</t>
+  </si>
+  <si>
+    <t>32
+63</t>
+  </si>
+  <si>
+    <t>34
+57</t>
+  </si>
+  <si>
+    <t>36
+59</t>
+  </si>
+  <si>
     <t>BY-61</t>
   </si>
   <si>
+    <t>2Y
+48</t>
+  </si>
+  <si>
+    <t>3Y
+48</t>
+  </si>
+  <si>
+    <t>4Y
+48</t>
+  </si>
+  <si>
+    <t>5Y
+48</t>
+  </si>
+  <si>
+    <t>6Y
+48</t>
+  </si>
+  <si>
     <t>HS-42</t>
   </si>
   <si>
+    <t>M
+35</t>
+  </si>
+  <si>
+    <t>L
+22</t>
+  </si>
+  <si>
+    <t>XL
+36</t>
+  </si>
+  <si>
+    <t>2XL
+33</t>
+  </si>
+  <si>
+    <t>LP-10</t>
+  </si>
+  <si>
+    <t>M
+111</t>
+  </si>
+  <si>
+    <t>L
+156</t>
+  </si>
+  <si>
+    <t>XL
+107</t>
+  </si>
+  <si>
+    <t>2XL
+49</t>
+  </si>
+  <si>
     <t>RY-10</t>
   </si>
   <si>
+    <t>S
+1</t>
+  </si>
+  <si>
+    <t>M
+179</t>
+  </si>
+  <si>
+    <t>L
+257</t>
+  </si>
+  <si>
+    <t>XL
+224</t>
+  </si>
+  <si>
+    <t>2XL
+102</t>
+  </si>
+  <si>
     <t>SB-50</t>
   </si>
   <si>
+    <t>M
+12</t>
+  </si>
+  <si>
+    <t>L
+9</t>
+  </si>
+  <si>
+    <t>XL
+11</t>
+  </si>
+  <si>
+    <t>2XL
+13</t>
+  </si>
+  <si>
+    <t>3XL
+4</t>
+  </si>
+  <si>
     <t>SB-54</t>
   </si>
   <si>
+    <t>L
+13</t>
+  </si>
+  <si>
+    <t>XL
+14</t>
+  </si>
+  <si>
+    <t>2XL
+11</t>
+  </si>
+  <si>
+    <t>3XL
+3</t>
+  </si>
+  <si>
     <t>SB-55</t>
   </si>
   <si>
+    <t>M
+54</t>
+  </si>
+  <si>
+    <t>L
+50</t>
+  </si>
+  <si>
+    <t>XL
+51</t>
+  </si>
+  <si>
+    <t>3XL
+58</t>
+  </si>
+  <si>
     <t>SB-56</t>
   </si>
   <si>
+    <t>S
+6</t>
+  </si>
+  <si>
+    <t>M
+16</t>
+  </si>
+  <si>
+    <t>L
+32</t>
+  </si>
+  <si>
+    <t>XL
+22</t>
+  </si>
+  <si>
+    <t>2XL
+19</t>
+  </si>
+  <si>
+    <t>3XL
+15</t>
+  </si>
+  <si>
     <t>SB-57</t>
   </si>
   <si>
+    <t>M
+52</t>
+  </si>
+  <si>
+    <t>L
+49</t>
+  </si>
+  <si>
+    <t>2XL
+54</t>
+  </si>
+  <si>
+    <t>3XL
+42</t>
+  </si>
+  <si>
     <t>SB-58</t>
   </si>
   <si>
+    <t>L
+8</t>
+  </si>
+  <si>
+    <t>XL
+23</t>
+  </si>
+  <si>
+    <t>3XL
+22</t>
+  </si>
+  <si>
     <t>SB-59</t>
   </si>
   <si>
+    <t>L
+47</t>
+  </si>
+  <si>
+    <t>XL
+47</t>
+  </si>
+  <si>
+    <t>2XL
+44</t>
+  </si>
+  <si>
+    <t>3XL
+47</t>
+  </si>
+  <si>
     <t>SB-61</t>
   </si>
   <si>
+    <t>XL
+28</t>
+  </si>
+  <si>
+    <t>2XL
+40</t>
+  </si>
+  <si>
+    <t>3XL
+19</t>
+  </si>
+  <si>
     <t>SB-70</t>
   </si>
   <si>
+    <t>S
+9</t>
+  </si>
+  <si>
+    <t>M
+11</t>
+  </si>
+  <si>
+    <t>L
+10</t>
+  </si>
+  <si>
+    <t>2XL
+17</t>
+  </si>
+  <si>
+    <t>3XL
+12</t>
+  </si>
+  <si>
     <t>SB-71</t>
   </si>
   <si>
+    <t>S
+2</t>
+  </si>
+  <si>
+    <t>M
+14</t>
+  </si>
+  <si>
+    <t>2XL
+12</t>
+  </si>
+  <si>
+    <t>3XL
+7</t>
+  </si>
+  <si>
     <t>SB-72</t>
   </si>
   <si>
+    <t>M
+24</t>
+  </si>
+  <si>
+    <t>L
+25</t>
+  </si>
+  <si>
+    <t>2XL
+22</t>
+  </si>
+  <si>
+    <t>3XL
+25</t>
+  </si>
+  <si>
     <t>SB-73</t>
+  </si>
+  <si>
+    <t>M
+7</t>
+  </si>
+  <si>
+    <t>XL
+18</t>
+  </si>
+  <si>
+    <t>3XL
+21</t>
+  </si>
+  <si>
+    <t>SB-75</t>
+  </si>
+  <si>
+    <t>M
+49</t>
+  </si>
+  <si>
+    <t>L
+45</t>
+  </si>
+  <si>
+    <t>XL
+49</t>
+  </si>
+  <si>
+    <t>3XL
+45</t>
+  </si>
+  <si>
+    <t>TN-10</t>
+  </si>
+  <si>
+    <t>10Y
+47</t>
+  </si>
+  <si>
+    <t>12Y
+46</t>
+  </si>
+  <si>
+    <t>14Y
+47</t>
+  </si>
+  <si>
+    <t>16Y
+46</t>
+  </si>
+  <si>
+    <t>18Y
+49</t>
+  </si>
+  <si>
+    <t>TN-20</t>
+  </si>
+  <si>
+    <t>10Y
+33</t>
+  </si>
+  <si>
+    <t>12Y
+31</t>
+  </si>
+  <si>
+    <t>14Y
+31</t>
+  </si>
+  <si>
+    <t>16Y
+33</t>
+  </si>
+  <si>
+    <t>18Y
+34</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
   </numFmts>
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:R36"/>
+  <dimension ref="A1:I43"/>
   <cols>
     <col min="1" max="1" width="13" customWidth="1"/>
-    <col min="2" max="2" width="3" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="18" max="18" width="6" customWidth="1"/>
+    <col min="2" max="2" width="8" customWidth="1"/>
+    <col min="3" max="3" width="8" customWidth="1"/>
+    <col min="4" max="4" width="7" customWidth="1"/>
+    <col min="5" max="5" width="8" customWidth="1"/>
+    <col min="6" max="6" width="8" customWidth="1"/>
+    <col min="7" max="7" width="7" customWidth="1"/>
+    <col min="8" max="8" width="6" customWidth="1"/>
+    <col min="9" max="9" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-      <c r="H1">
-[...14 lines deleted...]
-      <c r="M1" t="s">
+      <c r="H1" t="s">
         <v>7</v>
       </c>
-      <c r="N1" t="s">
+      <c r="I1" t="s">
         <v>8</v>
-      </c>
-[...10 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2" t="s" s="2">
+        <v>10</v>
+      </c>
+      <c r="C2" t="s" s="2">
+        <v>11</v>
+      </c>
+      <c r="D2" t="s" s="2">
+        <v>12</v>
+      </c>
+      <c r="E2" t="s" s="2">
         <v>13</v>
       </c>
-      <c r="B2">
-[...19 lines deleted...]
-      </c>
+      <c r="F2"/>
+      <c r="G2"/>
+      <c r="H2"/>
       <c r="I2">
-        <v>0</v>
-[...26 lines deleted...]
-        <v>1058</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
-      <c r="B3">
-[...19 lines deleted...]
-      </c>
+      <c r="B3" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="C3" t="s" s="2">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s" s="2">
+        <v>17</v>
+      </c>
+      <c r="E3" t="s" s="2">
+        <v>18</v>
+      </c>
+      <c r="F3" t="s" s="2">
+        <v>19</v>
+      </c>
+      <c r="G3"/>
+      <c r="H3"/>
       <c r="I3">
-        <v>0</v>
-[...26 lines deleted...]
-        <v>251</v>
+        <v>478</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>15</v>
-[...21 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="B4" t="s" s="2">
+        <v>21</v>
+      </c>
+      <c r="C4" t="s" s="2">
+        <v>22</v>
+      </c>
+      <c r="D4" t="s" s="2">
+        <v>23</v>
+      </c>
+      <c r="E4" t="s" s="2">
+        <v>24</v>
+      </c>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
       <c r="I4">
-        <v>0</v>
-[...26 lines deleted...]
-        <v>238</v>
+        <v>179</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>16</v>
-[...21 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="B5" t="s" s="2">
+        <v>26</v>
+      </c>
+      <c r="C5" t="s" s="2">
+        <v>27</v>
+      </c>
+      <c r="D5" t="s" s="2">
+        <v>28</v>
+      </c>
+      <c r="E5" t="s" s="2">
+        <v>29</v>
+      </c>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
       <c r="I5">
-        <v>0</v>
-[...26 lines deleted...]
-        <v>191</v>
+        <v>187</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-      <c r="C6">
         <v>30</v>
       </c>
-      <c r="D6">
+      <c r="B6" t="s" s="2">
+        <v>31</v>
+      </c>
+      <c r="C6" t="s" s="2">
+        <v>32</v>
+      </c>
+      <c r="D6" t="s" s="2">
+        <v>33</v>
+      </c>
+      <c r="E6" t="s" s="2">
         <v>34</v>
       </c>
-      <c r="E6">
-[...10 lines deleted...]
-      </c>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
       <c r="I6">
-        <v>0</v>
-[...26 lines deleted...]
-        <v>116</v>
+        <v>118</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>18</v>
-[...21 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="B7" t="s" s="2">
+        <v>36</v>
+      </c>
+      <c r="C7" t="s" s="2">
+        <v>37</v>
+      </c>
+      <c r="D7" t="s" s="2">
+        <v>27</v>
+      </c>
+      <c r="E7" t="s" s="2">
+        <v>38</v>
+      </c>
+      <c r="F7" t="s" s="2">
+        <v>39</v>
+      </c>
+      <c r="G7"/>
+      <c r="H7"/>
       <c r="I7">
-        <v>0</v>
-[...26 lines deleted...]
-        <v>12</v>
+        <v>243</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>19</v>
-[...10 lines deleted...]
-      <c r="E8">
+        <v>40</v>
+      </c>
+      <c r="B8" t="s" s="2">
         <v>41</v>
       </c>
-      <c r="F8">
-[...7 lines deleted...]
-      </c>
+      <c r="C8" t="s" s="2">
+        <v>42</v>
+      </c>
+      <c r="D8" t="s" s="2">
+        <v>43</v>
+      </c>
+      <c r="E8" t="s" s="2">
+        <v>44</v>
+      </c>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
       <c r="I8">
-        <v>0</v>
-[...26 lines deleted...]
-        <v>137</v>
+        <v>85</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>20</v>
-[...21 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="B9" t="s" s="2">
+        <v>46</v>
+      </c>
+      <c r="C9" t="s" s="2">
+        <v>47</v>
+      </c>
+      <c r="D9" t="s" s="2">
+        <v>48</v>
+      </c>
+      <c r="E9" t="s" s="2">
+        <v>49</v>
+      </c>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
       <c r="I9">
-        <v>0</v>
-[...26 lines deleted...]
-        <v>108</v>
+        <v>116</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>21</v>
-[...10 lines deleted...]
-      <c r="E10">
+        <v>50</v>
+      </c>
+      <c r="B10" t="s" s="2">
+        <v>51</v>
+      </c>
+      <c r="C10" t="s" s="2">
+        <v>52</v>
+      </c>
+      <c r="D10" t="s" s="2">
+        <v>53</v>
+      </c>
+      <c r="E10" t="s" s="2">
         <v>54</v>
       </c>
-      <c r="F10">
-[...7 lines deleted...]
-      </c>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
       <c r="I10">
-        <v>0</v>
-[...26 lines deleted...]
-        <v>252</v>
+        <v>111</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
+        <v>55</v>
+      </c>
+      <c r="B11" t="s" s="2">
+        <v>56</v>
+      </c>
+      <c r="C11" t="s" s="2">
+        <v>57</v>
+      </c>
+      <c r="D11" t="s" s="2">
         <v>22</v>
       </c>
-      <c r="B11">
-[...19 lines deleted...]
-      </c>
+      <c r="E11" t="s" s="2">
+        <v>28</v>
+      </c>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
       <c r="I11">
-        <v>0</v>
-[...26 lines deleted...]
-        <v>235</v>
+        <v>249</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>23</v>
-[...21 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="B12" t="s" s="2">
+        <v>59</v>
+      </c>
+      <c r="C12" t="s" s="2">
+        <v>60</v>
+      </c>
+      <c r="D12" t="s" s="2">
+        <v>61</v>
+      </c>
+      <c r="E12" t="s" s="2">
+        <v>62</v>
+      </c>
+      <c r="F12" t="s" s="2">
+        <v>63</v>
+      </c>
+      <c r="G12"/>
+      <c r="H12"/>
       <c r="I12">
-        <v>0</v>
-[...26 lines deleted...]
-        <v>1094</v>
+        <v>235</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>24</v>
-[...20 lines deleted...]
-        <v>0</v>
+        <v>64</v>
+      </c>
+      <c r="B13" t="s" s="2">
+        <v>65</v>
+      </c>
+      <c r="C13" t="s" s="2">
+        <v>66</v>
+      </c>
+      <c r="D13" t="s" s="2">
+        <v>67</v>
+      </c>
+      <c r="E13" t="s" s="2">
+        <v>68</v>
+      </c>
+      <c r="F13" t="s" s="2">
+        <v>69</v>
+      </c>
+      <c r="G13" t="s" s="2">
+        <v>70</v>
+      </c>
+      <c r="H13" t="s" s="2">
+        <v>71</v>
       </c>
       <c r="I13">
-        <v>0</v>
-[...26 lines deleted...]
-        <v>607</v>
+        <v>1523</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>25</v>
-[...21 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="B14" t="s" s="2">
+        <v>73</v>
+      </c>
+      <c r="C14" t="s" s="2">
+        <v>74</v>
+      </c>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
       <c r="I14">
-        <v>0</v>
-[...26 lines deleted...]
-        <v>471</v>
+        <v>225</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>26</v>
-[...21 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="B15" t="s" s="2">
+        <v>76</v>
+      </c>
+      <c r="C15" t="s" s="2">
+        <v>77</v>
+      </c>
+      <c r="D15" t="s" s="2">
+        <v>78</v>
+      </c>
+      <c r="E15" t="s" s="2">
+        <v>79</v>
+      </c>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
       <c r="I15">
-        <v>0</v>
-[...26 lines deleted...]
-        <v>556</v>
+        <v>587</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>27</v>
-[...20 lines deleted...]
-        <v>0</v>
+        <v>80</v>
+      </c>
+      <c r="B16" t="s" s="2">
+        <v>81</v>
+      </c>
+      <c r="C16" t="s" s="2">
+        <v>82</v>
+      </c>
+      <c r="D16" t="s" s="2">
+        <v>83</v>
+      </c>
+      <c r="E16" t="s" s="2">
+        <v>84</v>
+      </c>
+      <c r="F16" t="s" s="2">
+        <v>85</v>
+      </c>
+      <c r="G16" t="s" s="2">
+        <v>86</v>
+      </c>
+      <c r="H16" t="s" s="2">
+        <v>87</v>
       </c>
       <c r="I16">
-        <v>0</v>
-[...26 lines deleted...]
-        <v>205</v>
+        <v>439</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>28</v>
-[...21 lines deleted...]
-      </c>
+        <v>88</v>
+      </c>
+      <c r="B17" t="s" s="2">
+        <v>89</v>
+      </c>
+      <c r="C17" t="s" s="2">
+        <v>90</v>
+      </c>
+      <c r="D17" t="s" s="2">
+        <v>91</v>
+      </c>
+      <c r="E17" t="s" s="2">
+        <v>92</v>
+      </c>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
       <c r="I17">
-        <v>0</v>
-[...26 lines deleted...]
-        <v>92</v>
+        <v>560</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>29</v>
-[...21 lines deleted...]
-      </c>
+        <v>93</v>
+      </c>
+      <c r="B18" t="s" s="2">
+        <v>21</v>
+      </c>
+      <c r="C18" t="s" s="2">
+        <v>94</v>
+      </c>
+      <c r="D18" t="s" s="2">
+        <v>95</v>
+      </c>
+      <c r="E18" t="s" s="2">
+        <v>96</v>
+      </c>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
       <c r="I18">
-        <v>0</v>
-[...26 lines deleted...]
-        <v>120</v>
+        <v>183</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>30</v>
-[...21 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="B19" t="s" s="2">
+        <v>98</v>
+      </c>
+      <c r="C19" t="s" s="2">
+        <v>99</v>
+      </c>
+      <c r="D19" t="s" s="2">
+        <v>100</v>
+      </c>
+      <c r="E19" t="s" s="2">
+        <v>101</v>
+      </c>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
       <c r="I19">
-        <v>0</v>
-[...26 lines deleted...]
-        <v>474</v>
+        <v>287</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>31</v>
-[...21 lines deleted...]
-      </c>
+        <v>102</v>
+      </c>
+      <c r="B20" t="s" s="2">
+        <v>103</v>
+      </c>
+      <c r="C20" t="s" s="2">
+        <v>104</v>
+      </c>
+      <c r="D20" t="s" s="2">
+        <v>105</v>
+      </c>
+      <c r="E20" t="s" s="2">
+        <v>106</v>
+      </c>
+      <c r="F20" t="s" s="2">
+        <v>107</v>
+      </c>
+      <c r="G20"/>
+      <c r="H20"/>
       <c r="I20">
-        <v>0</v>
-[...26 lines deleted...]
-        <v>113</v>
+        <v>92</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>32</v>
-[...21 lines deleted...]
-      </c>
+        <v>108</v>
+      </c>
+      <c r="B21" t="s" s="2">
+        <v>109</v>
+      </c>
+      <c r="C21" t="s" s="2">
+        <v>110</v>
+      </c>
+      <c r="D21" t="s" s="2">
+        <v>111</v>
+      </c>
+      <c r="E21" t="s" s="2">
+        <v>112</v>
+      </c>
+      <c r="F21" t="s" s="2">
+        <v>113</v>
+      </c>
+      <c r="G21"/>
+      <c r="H21"/>
       <c r="I21">
-        <v>56</v>
-[...26 lines deleted...]
-        <v>290</v>
+        <v>-40</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>33</v>
-[...21 lines deleted...]
-      </c>
+        <v>114</v>
+      </c>
+      <c r="B22" t="s" s="2">
+        <v>115</v>
+      </c>
+      <c r="C22" t="s" s="2">
+        <v>116</v>
+      </c>
+      <c r="D22" t="s" s="2">
+        <v>117</v>
+      </c>
+      <c r="E22" t="s" s="2">
+        <v>118</v>
+      </c>
+      <c r="F22" t="s" s="2">
+        <v>119</v>
+      </c>
+      <c r="G22"/>
+      <c r="H22"/>
       <c r="I22">
-        <v>0</v>
-[...26 lines deleted...]
-        <v>240</v>
+        <v>474</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>34</v>
-[...21 lines deleted...]
-      </c>
+        <v>120</v>
+      </c>
+      <c r="B23" t="s" s="2">
+        <v>121</v>
+      </c>
+      <c r="C23" t="s" s="2">
+        <v>122</v>
+      </c>
+      <c r="D23" t="s" s="2">
+        <v>123</v>
+      </c>
+      <c r="E23" t="s" s="2">
+        <v>124</v>
+      </c>
+      <c r="F23" t="s" s="2">
+        <v>125</v>
+      </c>
+      <c r="G23"/>
+      <c r="H23"/>
       <c r="I23">
-        <v>0</v>
-[...26 lines deleted...]
-        <v>126</v>
+        <v>113</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>35</v>
-[...21 lines deleted...]
-      </c>
+        <v>126</v>
+      </c>
+      <c r="B24" t="s" s="2">
+        <v>127</v>
+      </c>
+      <c r="C24" t="s" s="2">
+        <v>128</v>
+      </c>
+      <c r="D24" t="s" s="2">
+        <v>129</v>
+      </c>
+      <c r="E24" t="s" s="2">
+        <v>130</v>
+      </c>
+      <c r="F24" t="s" s="2">
+        <v>131</v>
+      </c>
+      <c r="G24"/>
+      <c r="H24"/>
       <c r="I24">
-        <v>0</v>
-[...26 lines deleted...]
-        <v>770</v>
+        <v>290</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>36</v>
-[...21 lines deleted...]
-      </c>
+        <v>132</v>
+      </c>
+      <c r="B25" t="s" s="2">
+        <v>133</v>
+      </c>
+      <c r="C25" t="s" s="2">
+        <v>134</v>
+      </c>
+      <c r="D25" t="s" s="2">
+        <v>135</v>
+      </c>
+      <c r="E25" t="s" s="2">
+        <v>136</v>
+      </c>
+      <c r="F25" t="s" s="2">
+        <v>137</v>
+      </c>
+      <c r="G25"/>
+      <c r="H25"/>
       <c r="I25">
-        <v>0</v>
-[...26 lines deleted...]
-        <v>59</v>
+        <v>240</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
-        <v>37</v>
-[...21 lines deleted...]
-      </c>
+        <v>138</v>
+      </c>
+      <c r="B26" t="s" s="2">
+        <v>139</v>
+      </c>
+      <c r="C26" t="s" s="2">
+        <v>140</v>
+      </c>
+      <c r="D26" t="s" s="2">
+        <v>141</v>
+      </c>
+      <c r="E26" t="s" s="2">
+        <v>142</v>
+      </c>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
       <c r="I26">
-        <v>0</v>
-[...26 lines deleted...]
-        <v>58</v>
+        <v>126</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
-        <v>38</v>
-[...21 lines deleted...]
-      </c>
+        <v>143</v>
+      </c>
+      <c r="B27" t="s" s="2">
+        <v>144</v>
+      </c>
+      <c r="C27" t="s" s="2">
+        <v>145</v>
+      </c>
+      <c r="D27" t="s" s="2">
+        <v>146</v>
+      </c>
+      <c r="E27" t="s" s="2">
+        <v>147</v>
+      </c>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
       <c r="I27">
-        <v>0</v>
-[...26 lines deleted...]
-        <v>13</v>
+        <v>423</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>39</v>
-[...21 lines deleted...]
-      </c>
+        <v>148</v>
+      </c>
+      <c r="B28" t="s" s="2">
+        <v>149</v>
+      </c>
+      <c r="C28" t="s" s="2">
+        <v>150</v>
+      </c>
+      <c r="D28" t="s" s="2">
+        <v>151</v>
+      </c>
+      <c r="E28" t="s" s="2">
+        <v>152</v>
+      </c>
+      <c r="F28" t="s" s="2">
+        <v>153</v>
+      </c>
+      <c r="G28"/>
+      <c r="H28"/>
       <c r="I28">
-        <v>0</v>
-[...26 lines deleted...]
-        <v>110</v>
+        <v>763</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>40</v>
-[...21 lines deleted...]
-      </c>
+        <v>154</v>
+      </c>
+      <c r="B29" t="s" s="2">
+        <v>155</v>
+      </c>
+      <c r="C29" t="s" s="2">
+        <v>156</v>
+      </c>
+      <c r="D29" t="s" s="2">
+        <v>157</v>
+      </c>
+      <c r="E29" t="s" s="2">
+        <v>158</v>
+      </c>
+      <c r="F29" t="s" s="2">
+        <v>159</v>
+      </c>
+      <c r="G29"/>
+      <c r="H29"/>
       <c r="I29">
-        <v>0</v>
-[...26 lines deleted...]
-        <v>317</v>
+        <v>49</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>41</v>
-[...21 lines deleted...]
-      </c>
+        <v>160</v>
+      </c>
+      <c r="B30" t="s" s="2">
+        <v>155</v>
+      </c>
+      <c r="C30" t="s" s="2">
+        <v>161</v>
+      </c>
+      <c r="D30" t="s" s="2">
+        <v>162</v>
+      </c>
+      <c r="E30" t="s" s="2">
+        <v>163</v>
+      </c>
+      <c r="F30" t="s" s="2">
+        <v>164</v>
+      </c>
+      <c r="G30"/>
+      <c r="H30"/>
       <c r="I30">
-        <v>0</v>
-[...26 lines deleted...]
-        <v>97</v>
+        <v>53</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
-        <v>42</v>
-[...21 lines deleted...]
-      </c>
+        <v>165</v>
+      </c>
+      <c r="B31" t="s" s="2">
+        <v>166</v>
+      </c>
+      <c r="C31" t="s" s="2">
+        <v>167</v>
+      </c>
+      <c r="D31" t="s" s="2">
+        <v>168</v>
+      </c>
+      <c r="E31" t="s" s="2">
+        <v>96</v>
+      </c>
+      <c r="F31" t="s" s="2">
+        <v>169</v>
+      </c>
+      <c r="G31"/>
+      <c r="H31"/>
       <c r="I31">
-        <v>0</v>
-[...26 lines deleted...]
-        <v>115</v>
+        <v>266</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
-        <v>43</v>
-[...21 lines deleted...]
-      </c>
+        <v>170</v>
+      </c>
+      <c r="B32" t="s" s="2">
+        <v>171</v>
+      </c>
+      <c r="C32" t="s" s="2">
+        <v>172</v>
+      </c>
+      <c r="D32" t="s" s="2">
+        <v>173</v>
+      </c>
+      <c r="E32" t="s" s="2">
+        <v>174</v>
+      </c>
+      <c r="F32" t="s" s="2">
+        <v>175</v>
+      </c>
+      <c r="G32" t="s" s="2">
+        <v>176</v>
+      </c>
+      <c r="H32"/>
       <c r="I32">
-        <v>0</v>
-[...26 lines deleted...]
-        <v>236</v>
+        <v>110</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>44</v>
-[...21 lines deleted...]
-      </c>
+        <v>177</v>
+      </c>
+      <c r="B33" t="s" s="2">
+        <v>178</v>
+      </c>
+      <c r="C33" t="s" s="2">
+        <v>179</v>
+      </c>
+      <c r="D33" t="s" s="2">
+        <v>95</v>
+      </c>
+      <c r="E33" t="s" s="2">
+        <v>180</v>
+      </c>
+      <c r="F33" t="s" s="2">
+        <v>181</v>
+      </c>
+      <c r="G33"/>
+      <c r="H33"/>
       <c r="I33">
-        <v>0</v>
-[...26 lines deleted...]
-        <v>64</v>
+        <v>242</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
-        <v>45</v>
-[...21 lines deleted...]
-      </c>
+        <v>182</v>
+      </c>
+      <c r="B34" t="s" s="2">
+        <v>155</v>
+      </c>
+      <c r="C34" t="s" s="2">
+        <v>183</v>
+      </c>
+      <c r="D34" t="s" s="2">
+        <v>184</v>
+      </c>
+      <c r="E34" t="s" s="2">
+        <v>175</v>
+      </c>
+      <c r="F34" t="s" s="2">
+        <v>185</v>
+      </c>
+      <c r="G34"/>
+      <c r="H34"/>
       <c r="I34">
-        <v>0</v>
-[...26 lines deleted...]
-        <v>43</v>
+        <v>84</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>46</v>
-[...21 lines deleted...]
-      </c>
+        <v>186</v>
+      </c>
+      <c r="B35" t="s" s="2">
+        <v>21</v>
+      </c>
+      <c r="C35" t="s" s="2">
+        <v>187</v>
+      </c>
+      <c r="D35" t="s" s="2">
+        <v>188</v>
+      </c>
+      <c r="E35" t="s" s="2">
+        <v>189</v>
+      </c>
+      <c r="F35" t="s" s="2">
+        <v>190</v>
+      </c>
+      <c r="G35"/>
+      <c r="H35"/>
       <c r="I35">
-        <v>0</v>
-[...26 lines deleted...]
-        <v>86</v>
+        <v>231</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>47</v>
-[...21 lines deleted...]
-      </c>
+        <v>191</v>
+      </c>
+      <c r="B36" t="s" s="2">
+        <v>46</v>
+      </c>
+      <c r="C36" t="s" s="2">
+        <v>187</v>
+      </c>
+      <c r="D36" t="s" s="2">
+        <v>192</v>
+      </c>
+      <c r="E36" t="s" s="2">
+        <v>193</v>
+      </c>
+      <c r="F36" t="s" s="2">
+        <v>194</v>
+      </c>
+      <c r="G36"/>
+      <c r="H36"/>
       <c r="I36">
-        <v>0</v>
-[...25 lines deleted...]
-      <c r="R36">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="s">
+        <v>195</v>
+      </c>
+      <c r="B37" t="s" s="2">
+        <v>196</v>
+      </c>
+      <c r="C37" t="s" s="2">
+        <v>197</v>
+      </c>
+      <c r="D37" t="s" s="2">
+        <v>198</v>
+      </c>
+      <c r="E37" t="s" s="2">
+        <v>162</v>
+      </c>
+      <c r="F37" t="s" s="2">
+        <v>199</v>
+      </c>
+      <c r="G37" t="s" s="2">
+        <v>200</v>
+      </c>
+      <c r="H37"/>
+      <c r="I37">
         <v>73</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="s">
+        <v>201</v>
+      </c>
+      <c r="B38" t="s" s="2">
+        <v>202</v>
+      </c>
+      <c r="C38" t="s" s="2">
+        <v>203</v>
+      </c>
+      <c r="D38" t="s" s="2">
+        <v>161</v>
+      </c>
+      <c r="E38" t="s" s="2">
+        <v>53</v>
+      </c>
+      <c r="F38" t="s" s="2">
+        <v>204</v>
+      </c>
+      <c r="G38" t="s" s="2">
+        <v>205</v>
+      </c>
+      <c r="H38"/>
+      <c r="I38">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="s">
+        <v>206</v>
+      </c>
+      <c r="B39" t="s" s="2">
+        <v>207</v>
+      </c>
+      <c r="C39" t="s" s="2">
+        <v>208</v>
+      </c>
+      <c r="D39" t="s" s="2">
+        <v>174</v>
+      </c>
+      <c r="E39" t="s" s="2">
+        <v>209</v>
+      </c>
+      <c r="F39" t="s" s="2">
+        <v>210</v>
+      </c>
+      <c r="G39"/>
+      <c r="H39"/>
+      <c r="I39">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="s">
+        <v>211</v>
+      </c>
+      <c r="B40" t="s" s="2">
+        <v>212</v>
+      </c>
+      <c r="C40" t="s" s="2">
+        <v>42</v>
+      </c>
+      <c r="D40" t="s" s="2">
+        <v>213</v>
+      </c>
+      <c r="E40" t="s" s="2">
+        <v>204</v>
+      </c>
+      <c r="F40" t="s" s="2">
+        <v>214</v>
+      </c>
+      <c r="G40"/>
+      <c r="H40"/>
+      <c r="I40">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="s">
+        <v>215</v>
+      </c>
+      <c r="B41" t="s" s="2">
+        <v>216</v>
+      </c>
+      <c r="C41" t="s" s="2">
+        <v>217</v>
+      </c>
+      <c r="D41" t="s" s="2">
+        <v>218</v>
+      </c>
+      <c r="E41" t="s" s="2">
+        <v>147</v>
+      </c>
+      <c r="F41" t="s" s="2">
+        <v>219</v>
+      </c>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="s">
+        <v>220</v>
+      </c>
+      <c r="B42" t="s" s="2">
+        <v>221</v>
+      </c>
+      <c r="C42" t="s" s="2">
+        <v>222</v>
+      </c>
+      <c r="D42" t="s" s="2">
+        <v>223</v>
+      </c>
+      <c r="E42" t="s" s="2">
+        <v>224</v>
+      </c>
+      <c r="F42" t="s" s="2">
+        <v>225</v>
+      </c>
+      <c r="G42"/>
+      <c r="H42"/>
+      <c r="I42">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="s">
+        <v>226</v>
+      </c>
+      <c r="B43" t="s" s="2">
+        <v>227</v>
+      </c>
+      <c r="C43" t="s" s="2">
+        <v>228</v>
+      </c>
+      <c r="D43" t="s" s="2">
+        <v>229</v>
+      </c>
+      <c r="E43" t="s" s="2">
+        <v>230</v>
+      </c>
+      <c r="F43" t="s" s="2">
+        <v>231</v>
+      </c>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43">
+        <v>162</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company/>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>