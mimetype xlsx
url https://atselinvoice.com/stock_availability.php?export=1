--- v1 (2026-07-14)
+++ v2 (2026-08-28)
@@ -9,477 +9,572 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="232" uniqueCount="232">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="276" uniqueCount="276">
   <si>
     <t>Style Number</t>
   </si>
   <si>
     <t>Cat1</t>
   </si>
   <si>
     <t>Cat2</t>
   </si>
   <si>
     <t>Cat3</t>
   </si>
   <si>
     <t>Cat4</t>
   </si>
   <si>
     <t>Cat5</t>
   </si>
   <si>
     <t>Cat6</t>
   </si>
   <si>
     <t>Cat7</t>
   </si>
   <si>
     <t>Total Qty</t>
   </si>
   <si>
     <t>AF-10</t>
   </si>
   <si>
     <t>M
-240</t>
-[...11 lines deleted...]
-225</t>
+217</t>
+  </si>
+  <si>
+    <t>L
+248</t>
+  </si>
+  <si>
+    <t>XL
+252</t>
+  </si>
+  <si>
+    <t>2XL
+205</t>
   </si>
   <si>
     <t>AL-17</t>
   </si>
   <si>
     <t>S
-81</t>
-[...15 lines deleted...]
-93</t>
+56</t>
+  </si>
+  <si>
+    <t>M
+119</t>
+  </si>
+  <si>
+    <t>L
+120</t>
+  </si>
+  <si>
+    <t>XL
+95</t>
+  </si>
+  <si>
+    <t>2XL
+55</t>
   </si>
   <si>
     <t>AL-18</t>
   </si>
   <si>
     <t>M
-46</t>
-[...6 lines deleted...]
-    <t>XL
 34</t>
   </si>
   <si>
-    <t>2XL
-25</t>
+    <t>L
+61</t>
+  </si>
+  <si>
+    <t>XL
+15</t>
+  </si>
+  <si>
+    <t>2XL
+18</t>
   </si>
   <si>
     <t>AL-19</t>
   </si>
   <si>
     <t>M
+33</t>
+  </si>
+  <si>
+    <t>L
+40</t>
+  </si>
+  <si>
+    <t>XL
+51</t>
+  </si>
+  <si>
+    <t>AL-22</t>
+  </si>
+  <si>
+    <t>M
+40</t>
+  </si>
+  <si>
+    <t>L
+37</t>
+  </si>
+  <si>
+    <t>XL
+42</t>
+  </si>
+  <si>
+    <t>2XL
 36</t>
   </si>
   <si>
-    <t>L
-[...10 lines deleted...]
-  <si>
     <t>AL-30</t>
   </si>
   <si>
     <t>M
 30</t>
   </si>
   <si>
     <t>L
 34</t>
   </si>
   <si>
     <t>XL
-40</t>
+35</t>
+  </si>
+  <si>
+    <t>2XL
+13</t>
+  </si>
+  <si>
+    <t>AL-42</t>
+  </si>
+  <si>
+    <t>S
+39</t>
+  </si>
+  <si>
+    <t>M
+-6</t>
+  </si>
+  <si>
+    <t>L
+-28</t>
+  </si>
+  <si>
+    <t>XL
+20</t>
+  </si>
+  <si>
+    <t>2XL
+6</t>
+  </si>
+  <si>
+    <t>AL-44</t>
+  </si>
+  <si>
+    <t>M
+6</t>
+  </si>
+  <si>
+    <t>L
+7</t>
+  </si>
+  <si>
+    <t>XL
+7</t>
+  </si>
+  <si>
+    <t>2XL
+9</t>
+  </si>
+  <si>
+    <t>AL-46</t>
+  </si>
+  <si>
+    <t>M
+15</t>
+  </si>
+  <si>
+    <t>L
+5</t>
+  </si>
+  <si>
+    <t>XL
+19</t>
   </si>
   <si>
     <t>2XL
 14</t>
   </si>
   <si>
-    <t>AL-42</t>
-[...6 lines deleted...]
-    <t>M
+    <t>AL-50</t>
+  </si>
+  <si>
+    <t>M
+11</t>
+  </si>
+  <si>
+    <t>L
+12</t>
+  </si>
+  <si>
+    <t>XL
+24</t>
+  </si>
+  <si>
+    <t>2XL
 27</t>
   </si>
   <si>
-    <t>XL
-[...11 lines deleted...]
-23</t>
+    <t>AO-50</t>
+  </si>
+  <si>
+    <t>M
+39</t>
   </si>
   <si>
     <t>L
 14</t>
-  </si>
-[...36 lines deleted...]
-15</t>
   </si>
   <si>
     <t>XL
 13</t>
   </si>
   <si>
     <t>2XL
 42</t>
   </si>
   <si>
     <t>AO-51</t>
   </si>
   <si>
     <t>S
 68</t>
   </si>
   <si>
     <t>M
 55</t>
   </si>
   <si>
+    <t>L
+74</t>
+  </si>
+  <si>
+    <t>XL
+50</t>
+  </si>
+  <si>
     <t>AP-20</t>
   </si>
   <si>
     <t>S
 55</t>
   </si>
   <si>
     <t>M
 70</t>
   </si>
   <si>
     <t>L
 57</t>
   </si>
   <si>
     <t>XL
 55</t>
   </si>
   <si>
     <t>2XL
 -2</t>
   </si>
   <si>
     <t>AS-16</t>
   </si>
   <si>
     <t>S
-282</t>
-[...15 lines deleted...]
-110</t>
+220</t>
+  </si>
+  <si>
+    <t>M
+229</t>
+  </si>
+  <si>
+    <t>L
+303</t>
+  </si>
+  <si>
+    <t>2XL
+142</t>
   </si>
   <si>
     <t>3XL
 0</t>
   </si>
   <si>
     <t>4XL
 0</t>
   </si>
   <si>
     <t>AS-16-E</t>
   </si>
   <si>
     <t>3XL
-114</t>
+69</t>
   </si>
   <si>
     <t>4XL
-111</t>
+51</t>
+  </si>
+  <si>
+    <t>AS-21</t>
+  </si>
+  <si>
+    <t>M
+78</t>
+  </si>
+  <si>
+    <t>L
+92</t>
+  </si>
+  <si>
+    <t>XL
+78</t>
+  </si>
+  <si>
+    <t>2XL
+75</t>
   </si>
   <si>
     <t>AS-40</t>
   </si>
   <si>
     <t>M
-160</t>
-[...11 lines deleted...]
-81</t>
+139</t>
+  </si>
+  <si>
+    <t>L
+172</t>
+  </si>
+  <si>
+    <t>XL
+134</t>
+  </si>
+  <si>
+    <t>2XL
+58</t>
   </si>
   <si>
     <t>AS-42</t>
   </si>
   <si>
     <t>S
-40</t>
-[...15 lines deleted...]
-78</t>
+3</t>
+  </si>
+  <si>
+    <t>M
+99</t>
+  </si>
+  <si>
+    <t>L
+6</t>
+  </si>
+  <si>
+    <t>XL
+27</t>
+  </si>
+  <si>
+    <t>2XL
+86</t>
   </si>
   <si>
     <t>3XL
 8</t>
   </si>
   <si>
     <t>4XL
 8</t>
   </si>
   <si>
     <t>AS-43</t>
   </si>
   <si>
     <t>M
 149</t>
   </si>
   <si>
     <t>L
 124</t>
   </si>
   <si>
     <t>XL
 156</t>
   </si>
   <si>
     <t>2XL
-131</t>
+130</t>
+  </si>
+  <si>
+    <t>AS-45</t>
+  </si>
+  <si>
+    <t>M
+1</t>
+  </si>
+  <si>
+    <t>2XL
+1</t>
+  </si>
+  <si>
+    <t>AS-47</t>
+  </si>
+  <si>
+    <t>M
+7</t>
+  </si>
+  <si>
+    <t>L
+10</t>
+  </si>
+  <si>
+    <t>XL
+9</t>
+  </si>
+  <si>
+    <t>2XL
+7</t>
   </si>
   <si>
     <t>AS-66</t>
   </si>
   <si>
-    <t>L
+    <t>M
+31</t>
+  </si>
+  <si>
+    <t>L
+26</t>
+  </si>
+  <si>
+    <t>XL
+30</t>
+  </si>
+  <si>
+    <t>2XL
+38</t>
+  </si>
+  <si>
+    <t>AS-70</t>
+  </si>
+  <si>
+    <t>M
+41</t>
+  </si>
+  <si>
+    <t>L
+51</t>
+  </si>
+  <si>
+    <t>XL
 39</t>
   </si>
   <si>
-    <t>XL
-[...23 lines deleted...]
-72</t>
+    <t>2XL
+44</t>
   </si>
   <si>
     <t>BT-20</t>
   </si>
   <si>
     <t>2Y
-14</t>
+10</t>
   </si>
   <si>
     <t>3Y
-17</t>
+13</t>
   </si>
   <si>
     <t>4Y
-29</t>
+25</t>
   </si>
   <si>
     <t>5Y
-16</t>
+12</t>
   </si>
   <si>
     <t>6Y
-16</t>
+12</t>
   </si>
   <si>
     <t>BY-30</t>
   </si>
   <si>
     <t>2Y
--8</t>
+-4</t>
   </si>
   <si>
     <t>3Y
--10</t>
+-6</t>
   </si>
   <si>
     <t>4Y
--9</t>
+-5</t>
   </si>
   <si>
     <t>5Y
--7</t>
+-3</t>
   </si>
   <si>
     <t>6Y
--6</t>
+-2</t>
   </si>
   <si>
     <t>BY-31</t>
   </si>
   <si>
     <t>2Y
 88</t>
   </si>
   <si>
     <t>3Y
 92</t>
   </si>
   <si>
     <t>4Y
 122</t>
   </si>
   <si>
     <t>5Y
 93</t>
   </si>
   <si>
     <t>6Y
 79</t>
   </si>
   <si>
@@ -507,429 +602,501 @@
   </si>
   <si>
     <t>BY-45</t>
   </si>
   <si>
     <t>28
 55</t>
   </si>
   <si>
     <t>30
 56</t>
   </si>
   <si>
     <t>32
 63</t>
   </si>
   <si>
     <t>34
 57</t>
   </si>
   <si>
     <t>36
 59</t>
   </si>
   <si>
+    <t>BY-50</t>
+  </si>
+  <si>
+    <t>2Y
+38</t>
+  </si>
+  <si>
+    <t>3Y
+38</t>
+  </si>
+  <si>
+    <t>4Y
+38</t>
+  </si>
+  <si>
+    <t>5Y
+38</t>
+  </si>
+  <si>
+    <t>6Y
+38</t>
+  </si>
+  <si>
     <t>BY-61</t>
   </si>
   <si>
     <t>2Y
 48</t>
   </si>
   <si>
     <t>3Y
 48</t>
   </si>
   <si>
     <t>4Y
 48</t>
   </si>
   <si>
     <t>5Y
 48</t>
   </si>
   <si>
     <t>6Y
 48</t>
   </si>
   <si>
     <t>HS-42</t>
   </si>
   <si>
     <t>M
 35</t>
   </si>
   <si>
     <t>L
 22</t>
   </si>
   <si>
     <t>XL
 36</t>
   </si>
   <si>
     <t>2XL
 33</t>
   </si>
   <si>
     <t>LP-10</t>
   </si>
   <si>
     <t>M
-111</t>
-[...11 lines deleted...]
-49</t>
+69</t>
+  </si>
+  <si>
+    <t>L
+114</t>
+  </si>
+  <si>
+    <t>XL
+53</t>
+  </si>
+  <si>
+    <t>2XL
+31</t>
   </si>
   <si>
     <t>RY-10</t>
   </si>
   <si>
     <t>S
 1</t>
   </si>
   <si>
     <t>M
-179</t>
-[...11 lines deleted...]
-102</t>
+170</t>
+  </si>
+  <si>
+    <t>L
+251</t>
+  </si>
+  <si>
+    <t>XL
+218</t>
+  </si>
+  <si>
+    <t>2XL
+96</t>
+  </si>
+  <si>
+    <t>RY-11</t>
+  </si>
+  <si>
+    <t>M
+14</t>
+  </si>
+  <si>
+    <t>L
+11</t>
+  </si>
+  <si>
+    <t>RY-12</t>
+  </si>
+  <si>
+    <t>M
+81</t>
+  </si>
+  <si>
+    <t>L
+79</t>
+  </si>
+  <si>
+    <t>XL
+44</t>
   </si>
   <si>
     <t>SB-50</t>
   </si>
   <si>
     <t>M
 12</t>
   </si>
   <si>
     <t>L
 9</t>
   </si>
   <si>
     <t>XL
-11</t>
-[...3 lines deleted...]
-13</t>
+10</t>
   </si>
   <si>
     <t>3XL
 4</t>
   </si>
   <si>
     <t>SB-54</t>
   </si>
   <si>
     <t>L
 13</t>
   </si>
   <si>
     <t>XL
 14</t>
   </si>
   <si>
     <t>2XL
 11</t>
   </si>
   <si>
     <t>3XL
 3</t>
   </si>
   <si>
     <t>SB-55</t>
   </si>
   <si>
     <t>M
-54</t>
-[...7 lines deleted...]
-51</t>
+49</t>
+  </si>
+  <si>
+    <t>XL
+32</t>
+  </si>
+  <si>
+    <t>2XL
+43</t>
   </si>
   <si>
     <t>3XL
-58</t>
+44</t>
   </si>
   <si>
     <t>SB-56</t>
   </si>
   <si>
     <t>S
 6</t>
   </si>
   <si>
     <t>M
 16</t>
   </si>
   <si>
     <t>L
 32</t>
   </si>
   <si>
     <t>XL
 22</t>
   </si>
   <si>
     <t>2XL
 19</t>
   </si>
   <si>
     <t>3XL
 15</t>
   </si>
   <si>
     <t>SB-57</t>
   </si>
   <si>
     <t>M
 52</t>
   </si>
   <si>
     <t>L
 49</t>
   </si>
   <si>
+    <t>XL
+45</t>
+  </si>
+  <si>
     <t>2XL
 54</t>
   </si>
   <si>
     <t>3XL
 42</t>
   </si>
   <si>
+    <t>SB-57-C</t>
+  </si>
+  <si>
+    <t>L
+45</t>
+  </si>
+  <si>
+    <t>2XL
+53</t>
+  </si>
+  <si>
     <t>SB-58</t>
   </si>
   <si>
-    <t>L
+    <t>M
 8</t>
   </si>
   <si>
-    <t>XL
-23</t>
+    <t>L
+0</t>
+  </si>
+  <si>
+    <t>XL
+16</t>
   </si>
   <si>
     <t>3XL
-22</t>
+17</t>
   </si>
   <si>
     <t>SB-59</t>
   </si>
   <si>
-    <t>L
-[...8 lines deleted...]
-44</t>
+    <t>M
+37</t>
+  </si>
+  <si>
+    <t>L
+41</t>
   </si>
   <si>
     <t>3XL
-47</t>
+32</t>
   </si>
   <si>
     <t>SB-61</t>
   </si>
   <si>
+    <t>M
+27</t>
+  </si>
+  <si>
+    <t>L
+46</t>
+  </si>
+  <si>
     <t>XL
 28</t>
   </si>
   <si>
-    <t>2XL
-[...2 lines deleted...]
-  <si>
     <t>3XL
-19</t>
+16</t>
   </si>
   <si>
     <t>SB-70</t>
   </si>
   <si>
     <t>S
 9</t>
   </si>
   <si>
     <t>M
+-7</t>
+  </si>
+  <si>
+    <t>L
+-7</t>
+  </si>
+  <si>
+    <t>XL
+-4</t>
+  </si>
+  <si>
+    <t>2XL
+17</t>
+  </si>
+  <si>
+    <t>3XL
 11</t>
-  </si>
-[...10 lines deleted...]
-12</t>
   </si>
   <si>
     <t>SB-71</t>
   </si>
   <si>
     <t>S
 2</t>
   </si>
   <si>
     <t>M
-14</t>
+-3</t>
+  </si>
+  <si>
+    <t>L
+-6</t>
+  </si>
+  <si>
+    <t>XL
+-5</t>
   </si>
   <si>
     <t>2XL
 12</t>
   </si>
   <si>
     <t>3XL
 7</t>
   </si>
   <si>
     <t>SB-72</t>
   </si>
   <si>
-    <t>M
-[...8 lines deleted...]
-22</t>
+    <t>L
+17</t>
+  </si>
+  <si>
+    <t>2XL
+21</t>
   </si>
   <si>
     <t>3XL
-25</t>
+23</t>
   </si>
   <si>
     <t>SB-73</t>
-  </si>
-[...2 lines deleted...]
-7</t>
   </si>
   <si>
     <t>XL
 18</t>
   </si>
   <si>
     <t>3XL
 21</t>
   </si>
   <si>
     <t>SB-75</t>
   </si>
   <si>
     <t>M
-49</t>
-[...7 lines deleted...]
-49</t>
+48</t>
+  </si>
+  <si>
+    <t>L
+42</t>
+  </si>
+  <si>
+    <t>XL
+46</t>
+  </si>
+  <si>
+    <t>2XL
+47</t>
   </si>
   <si>
     <t>3XL
-45</t>
+43</t>
   </si>
   <si>
     <t>TN-10</t>
   </si>
   <si>
     <t>10Y
-47</t>
+27</t>
   </si>
   <si>
     <t>12Y
-46</t>
+26</t>
   </si>
   <si>
     <t>14Y
-47</t>
+27</t>
   </si>
   <si>
     <t>16Y
-46</t>
+26</t>
   </si>
   <si>
     <t>18Y
-49</t>
+29</t>
   </si>
   <si>
     <t>TN-20</t>
   </si>
   <si>
     <t>10Y
-33</t>
+22</t>
   </si>
   <si>
     <t>12Y
-31</t>
+21</t>
   </si>
   <si>
     <t>14Y
-31</t>
+22</t>
   </si>
   <si>
     <t>16Y
-33</t>
+20</t>
   </si>
   <si>
     <t>18Y
-34</t>
+21</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
   </numFmts>
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -947,55 +1114,55 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:I43"/>
+  <dimension ref="A1:I52"/>
   <cols>
     <col min="1" max="1" width="13" customWidth="1"/>
-    <col min="2" max="2" width="8" customWidth="1"/>
-    <col min="3" max="3" width="8" customWidth="1"/>
+    <col min="2" max="2" width="7" customWidth="1"/>
+    <col min="3" max="3" width="7" customWidth="1"/>
     <col min="4" max="4" width="7" customWidth="1"/>
     <col min="5" max="5" width="8" customWidth="1"/>
     <col min="6" max="6" width="8" customWidth="1"/>
     <col min="7" max="7" width="7" customWidth="1"/>
     <col min="8" max="8" width="6" customWidth="1"/>
     <col min="9" max="9" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
@@ -1009,1058 +1176,1257 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s" s="2">
         <v>10</v>
       </c>
       <c r="C2" t="s" s="2">
         <v>11</v>
       </c>
       <c r="D2" t="s" s="2">
         <v>12</v>
       </c>
       <c r="E2" t="s" s="2">
         <v>13</v>
       </c>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2">
-        <v>1011</v>
+        <v>922</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s" s="2">
         <v>15</v>
       </c>
       <c r="C3" t="s" s="2">
         <v>16</v>
       </c>
       <c r="D3" t="s" s="2">
         <v>17</v>
       </c>
       <c r="E3" t="s" s="2">
         <v>18</v>
       </c>
       <c r="F3" t="s" s="2">
         <v>19</v>
       </c>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3">
-        <v>478</v>
+        <v>445</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>20</v>
       </c>
       <c r="B4" t="s" s="2">
         <v>21</v>
       </c>
       <c r="C4" t="s" s="2">
         <v>22</v>
       </c>
       <c r="D4" t="s" s="2">
         <v>23</v>
       </c>
       <c r="E4" t="s" s="2">
         <v>24</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4">
-        <v>179</v>
+        <v>128</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5" t="s" s="2">
         <v>26</v>
       </c>
       <c r="C5" t="s" s="2">
         <v>27</v>
       </c>
       <c r="D5" t="s" s="2">
         <v>28</v>
       </c>
       <c r="E5" t="s" s="2">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5">
-        <v>187</v>
+        <v>179</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B6" t="s" s="2">
         <v>30</v>
       </c>
-      <c r="B6" t="s" s="2">
+      <c r="C6" t="s" s="2">
         <v>31</v>
       </c>
-      <c r="C6" t="s" s="2">
+      <c r="D6" t="s" s="2">
         <v>32</v>
       </c>
-      <c r="D6" t="s" s="2">
+      <c r="E6" t="s" s="2">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6">
-        <v>118</v>
+        <v>155</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
+        <v>34</v>
+      </c>
+      <c r="B7" t="s" s="2">
         <v>35</v>
       </c>
-      <c r="B7" t="s" s="2">
+      <c r="C7" t="s" s="2">
         <v>36</v>
       </c>
-      <c r="C7" t="s" s="2">
+      <c r="D7" t="s" s="2">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="E7" t="s" s="2">
         <v>38</v>
       </c>
-      <c r="F7" t="s" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7">
-        <v>243</v>
+        <v>112</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
+        <v>39</v>
+      </c>
+      <c r="B8" t="s" s="2">
         <v>40</v>
       </c>
-      <c r="B8" t="s" s="2">
+      <c r="C8" t="s" s="2">
         <v>41</v>
       </c>
-      <c r="C8" t="s" s="2">
+      <c r="D8" t="s" s="2">
         <v>42</v>
       </c>
-      <c r="D8" t="s" s="2">
+      <c r="E8" t="s" s="2">
         <v>43</v>
       </c>
-      <c r="E8" t="s" s="2">
+      <c r="F8" t="s" s="2">
         <v>44</v>
       </c>
-      <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
-        <v>85</v>
+        <v>31</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>45</v>
       </c>
       <c r="B9" t="s" s="2">
         <v>46</v>
       </c>
       <c r="C9" t="s" s="2">
         <v>47</v>
       </c>
       <c r="D9" t="s" s="2">
         <v>48</v>
       </c>
       <c r="E9" t="s" s="2">
         <v>49</v>
       </c>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9">
-        <v>116</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>50</v>
       </c>
       <c r="B10" t="s" s="2">
         <v>51</v>
       </c>
       <c r="C10" t="s" s="2">
         <v>52</v>
       </c>
       <c r="D10" t="s" s="2">
         <v>53</v>
       </c>
       <c r="E10" t="s" s="2">
         <v>54</v>
       </c>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10">
-        <v>111</v>
+        <v>53</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>55</v>
       </c>
       <c r="B11" t="s" s="2">
         <v>56</v>
       </c>
       <c r="C11" t="s" s="2">
         <v>57</v>
       </c>
       <c r="D11" t="s" s="2">
-        <v>22</v>
+        <v>58</v>
       </c>
       <c r="E11" t="s" s="2">
-        <v>28</v>
+        <v>59</v>
       </c>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11">
-        <v>249</v>
+        <v>74</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B12" t="s" s="2">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C12" t="s" s="2">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D12" t="s" s="2">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="E12" t="s" s="2">
-        <v>62</v>
-[...3 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12">
-        <v>235</v>
+        <v>108</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B13" t="s" s="2">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C13" t="s" s="2">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D13" t="s" s="2">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E13" t="s" s="2">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="F13" t="s" s="2">
         <v>69</v>
       </c>
-      <c r="G13" t="s" s="2">
-[...4 lines deleted...]
-      </c>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
       <c r="I13">
-        <v>1523</v>
+        <v>247</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
+        <v>70</v>
+      </c>
+      <c r="B14" t="s" s="2">
+        <v>71</v>
+      </c>
+      <c r="C14" t="s" s="2">
         <v>72</v>
       </c>
-      <c r="B14" t="s" s="2">
+      <c r="D14" t="s" s="2">
         <v>73</v>
       </c>
-      <c r="C14" t="s" s="2">
+      <c r="E14" t="s" s="2">
         <v>74</v>
       </c>
-      <c r="D14"/>
-[...1 lines deleted...]
-      <c r="F14"/>
+      <c r="F14" t="s" s="2">
+        <v>75</v>
+      </c>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14">
-        <v>225</v>
+        <v>235</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B15" t="s" s="2">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C15" t="s" s="2">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D15" t="s" s="2">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E15" t="s" s="2">
-        <v>79</v>
-[...3 lines deleted...]
-      <c r="H15"/>
+        <v>12</v>
+      </c>
+      <c r="F15" t="s" s="2">
+        <v>80</v>
+      </c>
+      <c r="G15" t="s" s="2">
+        <v>81</v>
+      </c>
+      <c r="H15" t="s" s="2">
+        <v>82</v>
+      </c>
       <c r="I15">
-        <v>587</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="B16" t="s" s="2">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="C16" t="s" s="2">
-        <v>82</v>
-[...7 lines deleted...]
-      <c r="F16" t="s" s="2">
         <v>85</v>
       </c>
-      <c r="G16" t="s" s="2">
-[...4 lines deleted...]
-      </c>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
       <c r="I16">
-        <v>439</v>
+        <v>120</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
+        <v>86</v>
+      </c>
+      <c r="B17" t="s" s="2">
+        <v>87</v>
+      </c>
+      <c r="C17" t="s" s="2">
         <v>88</v>
       </c>
-      <c r="B17" t="s" s="2">
+      <c r="D17" t="s" s="2">
         <v>89</v>
       </c>
-      <c r="C17" t="s" s="2">
+      <c r="E17" t="s" s="2">
         <v>90</v>
-      </c>
-[...4 lines deleted...]
-        <v>92</v>
       </c>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17">
-        <v>560</v>
+        <v>323</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
+        <v>91</v>
+      </c>
+      <c r="B18" t="s" s="2">
+        <v>92</v>
+      </c>
+      <c r="C18" t="s" s="2">
         <v>93</v>
       </c>
-      <c r="B18" t="s" s="2">
-[...2 lines deleted...]
-      <c r="C18" t="s" s="2">
+      <c r="D18" t="s" s="2">
         <v>94</v>
       </c>
-      <c r="D18" t="s" s="2">
+      <c r="E18" t="s" s="2">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18">
-        <v>183</v>
+        <v>503</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
+        <v>96</v>
+      </c>
+      <c r="B19" t="s" s="2">
         <v>97</v>
       </c>
-      <c r="B19" t="s" s="2">
+      <c r="C19" t="s" s="2">
         <v>98</v>
       </c>
-      <c r="C19" t="s" s="2">
+      <c r="D19" t="s" s="2">
         <v>99</v>
       </c>
-      <c r="D19" t="s" s="2">
+      <c r="E19" t="s" s="2">
         <v>100</v>
       </c>
-      <c r="E19" t="s" s="2">
+      <c r="F19" t="s" s="2">
         <v>101</v>
       </c>
-      <c r="F19"/>
-[...1 lines deleted...]
-      <c r="H19"/>
+      <c r="G19" t="s" s="2">
+        <v>102</v>
+      </c>
+      <c r="H19" t="s" s="2">
+        <v>103</v>
+      </c>
       <c r="I19">
-        <v>287</v>
+        <v>237</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B20" t="s" s="2">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="C20" t="s" s="2">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="D20" t="s" s="2">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="E20" t="s" s="2">
-        <v>106</v>
-[...3 lines deleted...]
-      </c>
+        <v>108</v>
+      </c>
+      <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20">
-        <v>92</v>
+        <v>559</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B21" t="s" s="2">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C21" t="s" s="2">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="D21" t="s" s="2">
         <v>111</v>
       </c>
-      <c r="E21" t="s" s="2">
-[...4 lines deleted...]
-      </c>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21">
-        <v>-40</v>
+        <v>2</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
+        <v>112</v>
+      </c>
+      <c r="B22" t="s" s="2">
+        <v>113</v>
+      </c>
+      <c r="C22" t="s" s="2">
         <v>114</v>
       </c>
-      <c r="B22" t="s" s="2">
+      <c r="D22" t="s" s="2">
         <v>115</v>
       </c>
-      <c r="C22" t="s" s="2">
+      <c r="E22" t="s" s="2">
         <v>116</v>
       </c>
-      <c r="D22" t="s" s="2">
-[...7 lines deleted...]
-      </c>
+      <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22">
-        <v>474</v>
+        <v>33</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
+        <v>117</v>
+      </c>
+      <c r="B23" t="s" s="2">
+        <v>118</v>
+      </c>
+      <c r="C23" t="s" s="2">
+        <v>119</v>
+      </c>
+      <c r="D23" t="s" s="2">
         <v>120</v>
       </c>
-      <c r="B23" t="s" s="2">
+      <c r="E23" t="s" s="2">
         <v>121</v>
       </c>
-      <c r="C23" t="s" s="2">
-[...10 lines deleted...]
-      </c>
+      <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23">
-        <v>113</v>
+        <v>125</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B24" t="s" s="2">
+        <v>123</v>
+      </c>
+      <c r="C24" t="s" s="2">
+        <v>124</v>
+      </c>
+      <c r="D24" t="s" s="2">
+        <v>125</v>
+      </c>
+      <c r="E24" t="s" s="2">
         <v>126</v>
       </c>
-      <c r="B24" t="s" s="2">
-[...13 lines deleted...]
-      </c>
+      <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24">
-        <v>290</v>
+        <v>175</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
+        <v>127</v>
+      </c>
+      <c r="B25" t="s" s="2">
+        <v>128</v>
+      </c>
+      <c r="C25" t="s" s="2">
+        <v>129</v>
+      </c>
+      <c r="D25" t="s" s="2">
+        <v>130</v>
+      </c>
+      <c r="E25" t="s" s="2">
+        <v>131</v>
+      </c>
+      <c r="F25" t="s" s="2">
         <v>132</v>
-      </c>
-[...13 lines deleted...]
-        <v>137</v>
       </c>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25">
-        <v>240</v>
+        <v>72</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
+        <v>133</v>
+      </c>
+      <c r="B26" t="s" s="2">
+        <v>134</v>
+      </c>
+      <c r="C26" t="s" s="2">
+        <v>135</v>
+      </c>
+      <c r="D26" t="s" s="2">
+        <v>136</v>
+      </c>
+      <c r="E26" t="s" s="2">
+        <v>137</v>
+      </c>
+      <c r="F26" t="s" s="2">
         <v>138</v>
       </c>
-      <c r="B26" t="s" s="2">
-[...11 lines deleted...]
-      <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
-        <v>126</v>
+        <v>-20</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
+        <v>139</v>
+      </c>
+      <c r="B27" t="s" s="2">
+        <v>140</v>
+      </c>
+      <c r="C27" t="s" s="2">
+        <v>141</v>
+      </c>
+      <c r="D27" t="s" s="2">
+        <v>142</v>
+      </c>
+      <c r="E27" t="s" s="2">
         <v>143</v>
       </c>
-      <c r="B27" t="s" s="2">
+      <c r="F27" t="s" s="2">
         <v>144</v>
       </c>
-      <c r="C27" t="s" s="2">
-[...8 lines deleted...]
-      <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27">
-        <v>423</v>
+        <v>474</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
+        <v>145</v>
+      </c>
+      <c r="B28" t="s" s="2">
+        <v>146</v>
+      </c>
+      <c r="C28" t="s" s="2">
+        <v>147</v>
+      </c>
+      <c r="D28" t="s" s="2">
         <v>148</v>
       </c>
-      <c r="B28" t="s" s="2">
+      <c r="E28" t="s" s="2">
         <v>149</v>
       </c>
-      <c r="C28" t="s" s="2">
+      <c r="F28" t="s" s="2">
         <v>150</v>
-      </c>
-[...7 lines deleted...]
-        <v>153</v>
       </c>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28">
-        <v>763</v>
+        <v>113</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
+        <v>151</v>
+      </c>
+      <c r="B29" t="s" s="2">
+        <v>152</v>
+      </c>
+      <c r="C29" t="s" s="2">
+        <v>153</v>
+      </c>
+      <c r="D29" t="s" s="2">
         <v>154</v>
       </c>
-      <c r="B29" t="s" s="2">
+      <c r="E29" t="s" s="2">
         <v>155</v>
       </c>
-      <c r="C29" t="s" s="2">
+      <c r="F29" t="s" s="2">
         <v>156</v>
-      </c>
-[...7 lines deleted...]
-        <v>159</v>
       </c>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29">
-        <v>49</v>
+        <v>290</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
+        <v>157</v>
+      </c>
+      <c r="B30" t="s" s="2">
+        <v>158</v>
+      </c>
+      <c r="C30" t="s" s="2">
+        <v>159</v>
+      </c>
+      <c r="D30" t="s" s="2">
         <v>160</v>
       </c>
-      <c r="B30" t="s" s="2">
-[...2 lines deleted...]
-      <c r="C30" t="s" s="2">
+      <c r="E30" t="s" s="2">
         <v>161</v>
       </c>
-      <c r="D30" t="s" s="2">
+      <c r="F30" t="s" s="2">
         <v>162</v>
-      </c>
-[...4 lines deleted...]
-        <v>164</v>
       </c>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30">
-        <v>53</v>
+        <v>190</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
+        <v>163</v>
+      </c>
+      <c r="B31" t="s" s="2">
+        <v>164</v>
+      </c>
+      <c r="C31" t="s" s="2">
         <v>165</v>
       </c>
-      <c r="B31" t="s" s="2">
+      <c r="D31" t="s" s="2">
         <v>166</v>
       </c>
-      <c r="C31" t="s" s="2">
+      <c r="E31" t="s" s="2">
         <v>167</v>
       </c>
-      <c r="D31" t="s" s="2">
+      <c r="F31" t="s" s="2">
         <v>168</v>
-      </c>
-[...4 lines deleted...]
-        <v>169</v>
       </c>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31">
-        <v>266</v>
+        <v>240</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
+        <v>169</v>
+      </c>
+      <c r="B32" t="s" s="2">
         <v>170</v>
       </c>
-      <c r="B32" t="s" s="2">
+      <c r="C32" t="s" s="2">
         <v>171</v>
       </c>
-      <c r="C32" t="s" s="2">
+      <c r="D32" t="s" s="2">
         <v>172</v>
       </c>
-      <c r="D32" t="s" s="2">
+      <c r="E32" t="s" s="2">
         <v>173</v>
       </c>
-      <c r="E32" t="s" s="2">
-[...7 lines deleted...]
-      </c>
+      <c r="F32"/>
+      <c r="G32"/>
       <c r="H32"/>
       <c r="I32">
-        <v>110</v>
+        <v>126</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
+        <v>174</v>
+      </c>
+      <c r="B33" t="s" s="2">
+        <v>175</v>
+      </c>
+      <c r="C33" t="s" s="2">
+        <v>176</v>
+      </c>
+      <c r="D33" t="s" s="2">
         <v>177</v>
       </c>
-      <c r="B33" t="s" s="2">
+      <c r="E33" t="s" s="2">
         <v>178</v>
       </c>
-      <c r="C33" t="s" s="2">
-[...10 lines deleted...]
-      </c>
+      <c r="F33"/>
       <c r="G33"/>
       <c r="H33"/>
       <c r="I33">
-        <v>242</v>
+        <v>267</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
+        <v>179</v>
+      </c>
+      <c r="B34" t="s" s="2">
+        <v>180</v>
+      </c>
+      <c r="C34" t="s" s="2">
+        <v>181</v>
+      </c>
+      <c r="D34" t="s" s="2">
         <v>182</v>
       </c>
-      <c r="B34" t="s" s="2">
-[...2 lines deleted...]
-      <c r="C34" t="s" s="2">
+      <c r="E34" t="s" s="2">
         <v>183</v>
       </c>
-      <c r="D34" t="s" s="2">
+      <c r="F34" t="s" s="2">
         <v>184</v>
-      </c>
-[...4 lines deleted...]
-        <v>185</v>
       </c>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34">
-        <v>84</v>
+        <v>736</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
+        <v>185</v>
+      </c>
+      <c r="B35" t="s" s="2">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="C35" t="s" s="2">
         <v>187</v>
       </c>
       <c r="D35" t="s" s="2">
-        <v>188</v>
-[...6 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="E35"/>
+      <c r="F35"/>
       <c r="G35"/>
       <c r="H35"/>
       <c r="I35">
-        <v>231</v>
+        <v>40</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
+        <v>188</v>
+      </c>
+      <c r="B36" t="s" s="2">
+        <v>189</v>
+      </c>
+      <c r="C36" t="s" s="2">
+        <v>190</v>
+      </c>
+      <c r="D36" t="s" s="2">
         <v>191</v>
       </c>
-      <c r="B36" t="s" s="2">
-[...13 lines deleted...]
-      </c>
+      <c r="E36"/>
+      <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36">
-        <v>163</v>
+        <v>204</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
+        <v>192</v>
+      </c>
+      <c r="B37" t="s" s="2">
+        <v>193</v>
+      </c>
+      <c r="C37" t="s" s="2">
+        <v>194</v>
+      </c>
+      <c r="D37" t="s" s="2">
         <v>195</v>
       </c>
-      <c r="B37" t="s" s="2">
+      <c r="E37" t="s" s="2">
+        <v>38</v>
+      </c>
+      <c r="F37" t="s" s="2">
         <v>196</v>
       </c>
-      <c r="C37" t="s" s="2">
-[...13 lines deleted...]
-      </c>
+      <c r="G37"/>
       <c r="H37"/>
       <c r="I37">
-        <v>73</v>
+        <v>48</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
+        <v>197</v>
+      </c>
+      <c r="B38" t="s" s="2">
+        <v>193</v>
+      </c>
+      <c r="C38" t="s" s="2">
+        <v>198</v>
+      </c>
+      <c r="D38" t="s" s="2">
+        <v>199</v>
+      </c>
+      <c r="E38" t="s" s="2">
+        <v>200</v>
+      </c>
+      <c r="F38" t="s" s="2">
         <v>201</v>
       </c>
-      <c r="B38" t="s" s="2">
-[...16 lines deleted...]
-      </c>
+      <c r="G38"/>
       <c r="H38"/>
       <c r="I38">
-        <v>61</v>
+        <v>53</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
+        <v>202</v>
+      </c>
+      <c r="B39" t="s" s="2">
+        <v>203</v>
+      </c>
+      <c r="C39" t="s" s="2">
+        <v>31</v>
+      </c>
+      <c r="D39" t="s" s="2">
+        <v>204</v>
+      </c>
+      <c r="E39" t="s" s="2">
+        <v>205</v>
+      </c>
+      <c r="F39" t="s" s="2">
         <v>206</v>
-      </c>
-[...13 lines deleted...]
-        <v>210</v>
       </c>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39">
-        <v>118</v>
+        <v>205</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
+        <v>207</v>
+      </c>
+      <c r="B40" t="s" s="2">
+        <v>208</v>
+      </c>
+      <c r="C40" t="s" s="2">
+        <v>209</v>
+      </c>
+      <c r="D40" t="s" s="2">
+        <v>210</v>
+      </c>
+      <c r="E40" t="s" s="2">
         <v>211</v>
       </c>
-      <c r="B40" t="s" s="2">
+      <c r="F40" t="s" s="2">
         <v>212</v>
       </c>
-      <c r="C40" t="s" s="2">
-[...2 lines deleted...]
-      <c r="D40" t="s" s="2">
+      <c r="G40" t="s" s="2">
         <v>213</v>
       </c>
-      <c r="E40" t="s" s="2">
-[...5 lines deleted...]
-      <c r="G40"/>
       <c r="H40"/>
       <c r="I40">
-        <v>72</v>
+        <v>110</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
+        <v>214</v>
+      </c>
+      <c r="B41" t="s" s="2">
         <v>215</v>
       </c>
-      <c r="B41" t="s" s="2">
+      <c r="C41" t="s" s="2">
         <v>216</v>
       </c>
-      <c r="C41" t="s" s="2">
+      <c r="D41" t="s" s="2">
         <v>217</v>
       </c>
-      <c r="D41" t="s" s="2">
+      <c r="E41" t="s" s="2">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="F41" t="s" s="2">
         <v>219</v>
       </c>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41">
-        <v>237</v>
+        <v>242</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>220</v>
       </c>
       <c r="B42" t="s" s="2">
         <v>221</v>
       </c>
       <c r="C42" t="s" s="2">
+        <v>217</v>
+      </c>
+      <c r="D42" t="s" s="2">
         <v>222</v>
       </c>
-      <c r="D42" t="s" s="2">
-[...7 lines deleted...]
-      </c>
+      <c r="E42"/>
+      <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42">
-        <v>235</v>
+        <v>143</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
+        <v>223</v>
+      </c>
+      <c r="B43" t="s" s="2">
+        <v>224</v>
+      </c>
+      <c r="C43" t="s" s="2">
+        <v>225</v>
+      </c>
+      <c r="D43" t="s" s="2">
         <v>226</v>
       </c>
-      <c r="B43" t="s" s="2">
+      <c r="E43" t="s" s="2">
+        <v>38</v>
+      </c>
+      <c r="F43" t="s" s="2">
         <v>227</v>
-      </c>
-[...10 lines deleted...]
-        <v>231</v>
       </c>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43">
-        <v>162</v>
+        <v>54</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="s">
+        <v>228</v>
+      </c>
+      <c r="B44" t="s" s="2">
+        <v>229</v>
+      </c>
+      <c r="C44" t="s" s="2">
+        <v>230</v>
+      </c>
+      <c r="D44" t="s" s="2">
+        <v>120</v>
+      </c>
+      <c r="E44" t="s" s="2">
+        <v>173</v>
+      </c>
+      <c r="F44" t="s" s="2">
+        <v>231</v>
+      </c>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="s">
+        <v>232</v>
+      </c>
+      <c r="B45" t="s" s="2">
+        <v>233</v>
+      </c>
+      <c r="C45" t="s" s="2">
+        <v>234</v>
+      </c>
+      <c r="D45" t="s" s="2">
+        <v>235</v>
+      </c>
+      <c r="E45" t="s" s="2">
+        <v>121</v>
+      </c>
+      <c r="F45" t="s" s="2">
+        <v>236</v>
+      </c>
+      <c r="G45"/>
+      <c r="H45"/>
+      <c r="I45">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="s">
+        <v>237</v>
+      </c>
+      <c r="B46" t="s" s="2">
+        <v>238</v>
+      </c>
+      <c r="C46" t="s" s="2">
+        <v>239</v>
+      </c>
+      <c r="D46" t="s" s="2">
+        <v>240</v>
+      </c>
+      <c r="E46" t="s" s="2">
+        <v>241</v>
+      </c>
+      <c r="F46" t="s" s="2">
+        <v>242</v>
+      </c>
+      <c r="G46" t="s" s="2">
+        <v>243</v>
+      </c>
+      <c r="H46"/>
+      <c r="I46">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="s">
+        <v>244</v>
+      </c>
+      <c r="B47" t="s" s="2">
+        <v>245</v>
+      </c>
+      <c r="C47" t="s" s="2">
+        <v>246</v>
+      </c>
+      <c r="D47" t="s" s="2">
+        <v>247</v>
+      </c>
+      <c r="E47" t="s" s="2">
+        <v>248</v>
+      </c>
+      <c r="F47" t="s" s="2">
+        <v>249</v>
+      </c>
+      <c r="G47" t="s" s="2">
+        <v>250</v>
+      </c>
+      <c r="H47"/>
+      <c r="I47">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="s">
+        <v>251</v>
+      </c>
+      <c r="B48" t="s" s="2">
+        <v>186</v>
+      </c>
+      <c r="C48" t="s" s="2">
+        <v>252</v>
+      </c>
+      <c r="D48" t="s" s="2">
+        <v>199</v>
+      </c>
+      <c r="E48" t="s" s="2">
+        <v>253</v>
+      </c>
+      <c r="F48" t="s" s="2">
+        <v>254</v>
+      </c>
+      <c r="G48"/>
+      <c r="H48"/>
+      <c r="I48">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="s">
+        <v>255</v>
+      </c>
+      <c r="B49" t="s" s="2">
+        <v>113</v>
+      </c>
+      <c r="C49" t="s" s="2">
+        <v>62</v>
+      </c>
+      <c r="D49" t="s" s="2">
+        <v>256</v>
+      </c>
+      <c r="E49" t="s" s="2">
+        <v>249</v>
+      </c>
+      <c r="F49" t="s" s="2">
+        <v>257</v>
+      </c>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="s">
+        <v>258</v>
+      </c>
+      <c r="B50" t="s" s="2">
+        <v>259</v>
+      </c>
+      <c r="C50" t="s" s="2">
+        <v>260</v>
+      </c>
+      <c r="D50" t="s" s="2">
+        <v>261</v>
+      </c>
+      <c r="E50" t="s" s="2">
+        <v>262</v>
+      </c>
+      <c r="F50" t="s" s="2">
+        <v>263</v>
+      </c>
+      <c r="G50"/>
+      <c r="H50"/>
+      <c r="I50">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="s">
+        <v>264</v>
+      </c>
+      <c r="B51" t="s" s="2">
+        <v>265</v>
+      </c>
+      <c r="C51" t="s" s="2">
+        <v>266</v>
+      </c>
+      <c r="D51" t="s" s="2">
+        <v>267</v>
+      </c>
+      <c r="E51" t="s" s="2">
+        <v>268</v>
+      </c>
+      <c r="F51" t="s" s="2">
+        <v>269</v>
+      </c>
+      <c r="G51"/>
+      <c r="H51"/>
+      <c r="I51">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="s">
+        <v>270</v>
+      </c>
+      <c r="B52" t="s" s="2">
+        <v>271</v>
+      </c>
+      <c r="C52" t="s" s="2">
+        <v>272</v>
+      </c>
+      <c r="D52" t="s" s="2">
+        <v>273</v>
+      </c>
+      <c r="E52" t="s" s="2">
+        <v>274</v>
+      </c>
+      <c r="F52" t="s" s="2">
+        <v>275</v>
+      </c>
+      <c r="G52"/>
+      <c r="H52"/>
+      <c r="I52">
+        <v>106</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company/>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>